--- v2 (2026-03-26)
+++ v3 (2026-05-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1744" uniqueCount="726">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1779" uniqueCount="741">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -2277,50 +2277,95 @@
     <t>PSUBE</t>
   </si>
   <si>
     <t>Projeto Substitutivo Executivo</t>
   </si>
   <si>
     <t>http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/239/oficio_5182025_-_subs._pl_023.pdf</t>
   </si>
   <si>
     <t>PROJETO SUBSTITUTIVO AO PROJETO 023/2025 - DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA DO MUNICÍPIO DE CAMPO DO TENENTE/PR, E DÁ OUTRAS PROVIDÊNCIAS,</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata Sessão</t>
   </si>
   <si>
     <t>http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/278/ata_2846_da_sessao_extraordinaria_do_dia_11_de_dezembro.docx</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária Nº 2.846 - 11 de dezembro de 2025.</t>
+  </si>
+  <si>
+    <t>507</t>
+  </si>
+  <si>
+    <t>http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/507/ata_2798.pdf</t>
+  </si>
+  <si>
+    <t>ATA da sessão 2798 do dia 11 de fevereiro de 2023.</t>
+  </si>
+  <si>
+    <t>508</t>
+  </si>
+  <si>
+    <t>http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/508/ata_2799.pdf</t>
+  </si>
+  <si>
+    <t>ATA da sessão 2799 do dia 18 de fevereiro de 2023.</t>
+  </si>
+  <si>
+    <t>509</t>
+  </si>
+  <si>
+    <t>http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/509/ata_2800.pdf</t>
+  </si>
+  <si>
+    <t>ATA da sessão 2800 do dia 20 de fevereiro de 2025.</t>
+  </si>
+  <si>
+    <t>510</t>
+  </si>
+  <si>
+    <t>http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/510/ata_2801.pdf</t>
+  </si>
+  <si>
+    <t>ATA da sessão 2801 do dia 25 de fevereiro de 2025.</t>
+  </si>
+  <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/511/ata_2802.pdf</t>
+  </si>
+  <si>
+    <t>ATA da sessão 2802 do dia 05 de março de 2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2624,56 +2669,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/138/projeto_de_lei_001-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/140/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/141/projeto_de_lei_003_part_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/144/projeto_de_lei__004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/145/projeto_de_lei_005_page-0003.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/146/projeto_de_lei_006_page-0003.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/147/projeto_de_lei_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/148/projeto_de_lei_008_page-0001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/149/projeto_de_lei_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_11_alterado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/32/pl_0122025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/43/of.254-pl_013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/127/pl_15.2025_-_delimita_bairros_do_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/129/pl_16.2025_-_coudigo-ambiental.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/130/pl_17.2025_-_fundo_de_desenvolvimento_urbano_oco_fdu.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/189/projeto_de_lei_018-2025_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/190/projeto_de_lei_019-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/219/463-pl_0202025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/226/pl_021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/227/pl_022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/228/pl_023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/224/pl_0242025_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/232/pl_0252025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/236/pl_026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/240/of._522.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/156/resolucao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/157/projeto_de_resolucao_002.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/159/projeto_de_resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/158/projeto_de_resolucao_004.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/160/projeto_de_resolucao_005.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_de_resolucao_006.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/143/resolucao_07.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/142/resolucao_08.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/22/resolucao_09.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/166/resolucao_010.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/167/resolucao_011.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/168/resolucao_012.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/195/resolucao_013.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/197/resolucao_014.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/202/resolucao_015.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/205/resolucao_016.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/119/plc_02.2025_-_macrozoneamento_-_uso_e_ocupacoaao_de_solo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/120/plc_03.2025_-_projeto_lei_complementar_n_03.2025_-_periumetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/121/plc_04.2025_-_zoneamentoto_uso_e_ocupacoaao_do_solo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/122/plc_05.2025_-_parcelamento-e-remembramento-e-uso-do-solo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/123/plc_06.2025_-_instrumentos-urbanisticos.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/124/plc_07.2025_-_sistema_viaurio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/125/plc_08.2025_-_complementar-coudigo-de-obras-e-edificacooaes.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/126/plc_09.2025_-coudigo-de-posturas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/218/010-plc-etr.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/225/plc_011.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/134/decreto_01.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/128/decreto_02.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/206/decreto_03.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/207/decreto_04.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/47/projeto_01.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/55/projeto_002-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/56/projeto_03.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/49/projeto_004-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/50/projeto_005-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/193/projeto_de_lei_007.2025.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_08-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/28/projeto_09.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_lei_embaixador_assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_acesso_a_informacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_012.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_013.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/151/projeto_de_lei_014-2025_codigo_qr_cleiton_costa.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_015-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/180/projeto_de_lei_evento_religioso.docx.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_lei_denominacao_aparelhos_publicos.docx_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/216/projeto_de_lei_do_grau_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/162/substitutivo_n1o_projeto_de_lei_complentar_01.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/165/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/45/camara_municipal_4.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/231/emenda_aditiva_005-2025_ao_porjeto_de_lei_018-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/230/emenda_aditiva_006-2025_ao_porjeto_de_lei_019-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/229/emenda_aditiva_007-2025_ao_porjeto_de_lei_019-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/238/emenda_aditiva_008-2025_ao_projeto_de_lei_complementar_010-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/57/indicacao001.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/58/indicacao002.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/59/indicacao003.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/60/indicacao004.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/61/indicacao005.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/62/indicacao006.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/63/indicacao007.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/64/indicacao008.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/65/indicacao009.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao010.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/67/indicacao011.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/69/indicacao012.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/70/indicacao013.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/71/indicacao014.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao015.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/73/indicacao016.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/74/indicacao017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/75/indicacao018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/78/indicacao021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/79/indicacao022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/80/indicacao023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/81/indicacao024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/82/indicacao025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/83/indicacao026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao027.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/86/indicacao028.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/87/indicacao029.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao030.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao031.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao032.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao033.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao034.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao035.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao036.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao037.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao038.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao039.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao040.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao041.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao042.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/35/indicacao_plano_de_saude-_2025-_vereador_marcos_antonio_e_josemar_assinado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_044.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_045_2.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/51/indicacao_046.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_049-2025_vereador_cleiton_costa.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_050-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/176/indicacao051.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/181/indicacao052.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao053.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/194/indicacao054.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/196/indicacao055.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao056.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_reforma_gunther.docx.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao057.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao059.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/241/indicacao060.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/155/mocao_001.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/2/mocao_002.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/5/mocao_003.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/6/mocao_004.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/3/mocao_005.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/23/mocao_006.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/24/mocao_007.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/208/mocao_008.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/169/oficio_330-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/212/of._4342025-gab_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/213/of._4532025-gab_eanexos.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/96/requerimento001.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/97/requerimento002.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/98/requerimento003.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/99/requerimento004.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/100/requerimento005.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/101/requerimento006.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/153/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/112/requerimento08.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/102/requerimento009.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/103/requerimento010.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/154/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/104/requerimento012.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/106/requerimento013.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/107/requerimento014.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/108/requerimento015.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/109/requerimento016.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/110/requerimento017.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/113/requerimento018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/8/requerimento019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/15/requerimento020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/16/requerimento021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/36/requerimento_secretaria_educacao-_vereador_marcos_antonio_assinado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/41/requerimento_023_gustavo_vizentin_assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento_024-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/94/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/164/requerimento_027-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/170/requerimento_28-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/174/requerimento029.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/192/requerimento030.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/203/requerimento031.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/204/requerimento033.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/220/requerimento034.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/221/requerimento035.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/234/requerimento036.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/1/193-camaramunicipal_-_audiencia_-_2.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/18/of._2052025-gab_e_anexo.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/19/oficio_26_requerimento_sobre_transporte.pdf_ass.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/42/242-camara_municipal_convite_assinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/39/oficio_240_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/68/272-camara_municipal_-_copias_de_atas-2-ass.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/111/289_-_camara_-_pavimentacoes-ass.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/114/291-camara_-_resp._of_031-ass.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/115/292-_camara_-_plano_diretor-ass.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/133/332-_resposta_-_camara-ass.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/135/331-_resposta_-_camara_-ass.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/136/330-camara_-ass.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/139/336-camara_-_dev_de_projeto-ass.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/150/340-camaramunicipal-ass.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/171/365-_resposta_-_camara_-ass.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/186/375-camaramunicipal.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/187/386-camaramunicipal_-_pl_019-ass.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/188/385-camaramunicipal_-_pl_018_-ass.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/198/of._403_e_anexo.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/200/420-camaramunicipal_-_indicacoes.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/201/oficio_420-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/214/oficio_434-2025_ref._veto_pl_008-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/215/oficio_453-2025_ref._veto_pl_007-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/222/489-_resposta_-_camara.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/223/494-_resposta_-_camara-assinado.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/237/oficio_no_5112025-gab.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/242/of._5232025-gab_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/243/525-_resposta_-_camara_.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/239/oficio_5182025_-_subs._pl_023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/278/ata_2846_da_sessao_extraordinaria_do_dia_11_de_dezembro.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/138/projeto_de_lei_001-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/140/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/141/projeto_de_lei_003_part_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/144/projeto_de_lei__004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/145/projeto_de_lei_005_page-0003.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/146/projeto_de_lei_006_page-0003.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/147/projeto_de_lei_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/148/projeto_de_lei_008_page-0001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/149/projeto_de_lei_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_11_alterado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/32/pl_0122025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/43/of.254-pl_013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/127/pl_15.2025_-_delimita_bairros_do_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/129/pl_16.2025_-_coudigo-ambiental.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/130/pl_17.2025_-_fundo_de_desenvolvimento_urbano_oco_fdu.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/189/projeto_de_lei_018-2025_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/190/projeto_de_lei_019-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/219/463-pl_0202025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/226/pl_021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/227/pl_022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/228/pl_023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/224/pl_0242025_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/232/pl_0252025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/236/pl_026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/240/of._522.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/156/resolucao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/157/projeto_de_resolucao_002.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/159/projeto_de_resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/158/projeto_de_resolucao_004.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/160/projeto_de_resolucao_005.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_de_resolucao_006.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/143/resolucao_07.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/142/resolucao_08.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/22/resolucao_09.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/166/resolucao_010.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/167/resolucao_011.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/168/resolucao_012.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/195/resolucao_013.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/197/resolucao_014.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/202/resolucao_015.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/205/resolucao_016.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/119/plc_02.2025_-_macrozoneamento_-_uso_e_ocupacoaao_de_solo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/120/plc_03.2025_-_projeto_lei_complementar_n_03.2025_-_periumetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/121/plc_04.2025_-_zoneamentoto_uso_e_ocupacoaao_do_solo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/122/plc_05.2025_-_parcelamento-e-remembramento-e-uso-do-solo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/123/plc_06.2025_-_instrumentos-urbanisticos.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/124/plc_07.2025_-_sistema_viaurio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/125/plc_08.2025_-_complementar-coudigo-de-obras-e-edificacooaes.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/126/plc_09.2025_-coudigo-de-posturas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/218/010-plc-etr.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/225/plc_011.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/134/decreto_01.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/128/decreto_02.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/206/decreto_03.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/207/decreto_04.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/47/projeto_01.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/55/projeto_002-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/56/projeto_03.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/49/projeto_004-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/50/projeto_005-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/193/projeto_de_lei_007.2025.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_08-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/28/projeto_09.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_lei_embaixador_assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_acesso_a_informacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_012.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_013.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/151/projeto_de_lei_014-2025_codigo_qr_cleiton_costa.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_015-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/180/projeto_de_lei_evento_religioso.docx.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_lei_denominacao_aparelhos_publicos.docx_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/216/projeto_de_lei_do_grau_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/162/substitutivo_n1o_projeto_de_lei_complentar_01.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/165/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/45/camara_municipal_4.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/231/emenda_aditiva_005-2025_ao_porjeto_de_lei_018-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/230/emenda_aditiva_006-2025_ao_porjeto_de_lei_019-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/229/emenda_aditiva_007-2025_ao_porjeto_de_lei_019-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/238/emenda_aditiva_008-2025_ao_projeto_de_lei_complementar_010-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/57/indicacao001.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/58/indicacao002.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/59/indicacao003.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/60/indicacao004.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/61/indicacao005.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/62/indicacao006.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/63/indicacao007.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/64/indicacao008.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/65/indicacao009.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao010.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/67/indicacao011.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/69/indicacao012.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/70/indicacao013.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/71/indicacao014.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao015.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/73/indicacao016.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/74/indicacao017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/75/indicacao018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/78/indicacao021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/79/indicacao022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/80/indicacao023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/81/indicacao024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/82/indicacao025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/83/indicacao026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao027.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/86/indicacao028.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/87/indicacao029.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao030.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao031.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao032.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao033.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao034.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao035.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao036.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao037.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao038.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao039.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao040.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao041.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao042.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/35/indicacao_plano_de_saude-_2025-_vereador_marcos_antonio_e_josemar_assinado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_044.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_045_2.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/51/indicacao_046.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_049-2025_vereador_cleiton_costa.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_050-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/176/indicacao051.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/181/indicacao052.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao053.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/194/indicacao054.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/196/indicacao055.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao056.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_reforma_gunther.docx.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao057.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao059.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/241/indicacao060.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/155/mocao_001.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/2/mocao_002.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/5/mocao_003.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/6/mocao_004.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/3/mocao_005.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/23/mocao_006.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/24/mocao_007.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/208/mocao_008.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/169/oficio_330-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/212/of._4342025-gab_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/213/of._4532025-gab_eanexos.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/96/requerimento001.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/97/requerimento002.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/98/requerimento003.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/99/requerimento004.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/100/requerimento005.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/101/requerimento006.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/153/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/112/requerimento08.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/102/requerimento009.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/103/requerimento010.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/154/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/104/requerimento012.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/106/requerimento013.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/107/requerimento014.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/108/requerimento015.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/109/requerimento016.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/110/requerimento017.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/113/requerimento018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/8/requerimento019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/15/requerimento020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/16/requerimento021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/36/requerimento_secretaria_educacao-_vereador_marcos_antonio_assinado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/41/requerimento_023_gustavo_vizentin_assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento_024-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/94/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/164/requerimento_027-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/170/requerimento_28-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/174/requerimento029.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/192/requerimento030.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/203/requerimento031.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/204/requerimento033.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/220/requerimento034.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/221/requerimento035.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/234/requerimento036.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/1/193-camaramunicipal_-_audiencia_-_2.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/18/of._2052025-gab_e_anexo.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/19/oficio_26_requerimento_sobre_transporte.pdf_ass.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/42/242-camara_municipal_convite_assinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/39/oficio_240_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/68/272-camara_municipal_-_copias_de_atas-2-ass.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/111/289_-_camara_-_pavimentacoes-ass.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/114/291-camara_-_resp._of_031-ass.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/115/292-_camara_-_plano_diretor-ass.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/133/332-_resposta_-_camara-ass.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/135/331-_resposta_-_camara_-ass.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/136/330-camara_-ass.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/139/336-camara_-_dev_de_projeto-ass.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/150/340-camaramunicipal-ass.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/171/365-_resposta_-_camara_-ass.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/186/375-camaramunicipal.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/187/386-camaramunicipal_-_pl_019-ass.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/188/385-camaramunicipal_-_pl_018_-ass.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/198/of._403_e_anexo.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/200/420-camaramunicipal_-_indicacoes.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/201/oficio_420-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/214/oficio_434-2025_ref._veto_pl_008-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/215/oficio_453-2025_ref._veto_pl_007-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/222/489-_resposta_-_camara.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/223/494-_resposta_-_camara-assinado.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/237/oficio_no_5112025-gab.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/242/of._5232025-gab_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/243/525-_resposta_-_camara_.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/239/oficio_5182025_-_subs._pl_023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/278/ata_2846_da_sessao_extraordinaria_do_dia_11_de_dezembro.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/507/ata_2798.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/508/ata_2799.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/509/ata_2800.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/510/ata_2801.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campodotenente.pr.leg.br/media/sapl/public/materialegislativa/2025/511/ata_2802.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H219"/>
+  <dimension ref="A1:H224"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="128.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="154" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -8313,50 +8358,165 @@
       <c r="H218" t="s">
         <v>720</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
         <v>721</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
         <v>223</v>
       </c>
       <c r="D219" t="s">
         <v>722</v>
       </c>
       <c r="E219" t="s">
         <v>723</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>724</v>
       </c>
       <c r="H219" t="s">
         <v>725</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>726</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>227</v>
+      </c>
+      <c r="D220" t="s">
+        <v>722</v>
+      </c>
+      <c r="E220" t="s">
+        <v>723</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="H220" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>729</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>446</v>
+      </c>
+      <c r="D221" t="s">
+        <v>722</v>
+      </c>
+      <c r="E221" t="s">
+        <v>723</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="H221" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>732</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>449</v>
+      </c>
+      <c r="D222" t="s">
+        <v>722</v>
+      </c>
+      <c r="E222" t="s">
+        <v>723</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H222" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>735</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>452</v>
+      </c>
+      <c r="D223" t="s">
+        <v>722</v>
+      </c>
+      <c r="E223" t="s">
+        <v>723</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="H223" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>738</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>472</v>
+      </c>
+      <c r="D224" t="s">
+        <v>722</v>
+      </c>
+      <c r="E224" t="s">
+        <v>723</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H224" t="s">
+        <v>740</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8535,50 +8695,55 @@
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
     <hyperlink ref="G201" r:id="rId200"/>
     <hyperlink ref="G202" r:id="rId201"/>
     <hyperlink ref="G203" r:id="rId202"/>
     <hyperlink ref="G204" r:id="rId203"/>
     <hyperlink ref="G205" r:id="rId204"/>
     <hyperlink ref="G206" r:id="rId205"/>
     <hyperlink ref="G207" r:id="rId206"/>
     <hyperlink ref="G208" r:id="rId207"/>
     <hyperlink ref="G209" r:id="rId208"/>
     <hyperlink ref="G210" r:id="rId209"/>
     <hyperlink ref="G211" r:id="rId210"/>
     <hyperlink ref="G212" r:id="rId211"/>
     <hyperlink ref="G213" r:id="rId212"/>
     <hyperlink ref="G214" r:id="rId213"/>
     <hyperlink ref="G215" r:id="rId214"/>
     <hyperlink ref="G216" r:id="rId215"/>
     <hyperlink ref="G217" r:id="rId216"/>
     <hyperlink ref="G218" r:id="rId217"/>
     <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>