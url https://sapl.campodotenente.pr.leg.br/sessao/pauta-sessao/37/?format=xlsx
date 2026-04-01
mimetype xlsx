--- v0 (2026-02-14)
+++ v1 (2026-04-01)
@@ -10,95 +10,95 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="56">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Origem do Poder Legislativo nº 1 de 2026</t>
   </si>
   <si>
     <t>Rafael Ventura</t>
   </si>
   <si>
-    <t>PROJETO DE LEI 001/2025.</t>
+    <t>"CONCEDE REVISÃO GERAL ANUAL AOS SERVIDORES EFETIVOS E COMISSIONADOS DA CÂMARA MUNICIPAL DE CAMPO DO TENENTE."</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Projeto de Lei Origem do Poder Legislativo nº 2 de 2026</t>
   </si>
   <si>
-    <t>PROJETO DE LEI 002/2026</t>
+    <t>"CONCEDE REVISÃO DO VALOR DO AUXÍLIO-ALIMENTAÇÃO DOS SERVIDORES EFETIVOS E COMISSIONADOS DA CÂMARA MUNICIPAL DE CAMPO DO TENENTE-PR ALTERA O PARÁGRAFO ÚNICO DO ARTIGO 2° DA LEI MUNICIPAL N°1.066/2022."</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 1 de 2026</t>
   </si>
   <si>
-    <t>PROJETO DE RESOLUÇÃO 001/2026.</t>
+    <t>"Altera o valor da bolsa auxílio dos estagiários do Poder Legislativo previsto no Anexo I da Resolução 002/2022."</t>
   </si>
   <si>
     <t>Projeto de Lei Origem Poder Executivo nº 15 de 2025</t>
   </si>
   <si>
     <t>Weverton Willian Vizentin - Prefeito</t>
   </si>
   <si>
     <t>Define e delimita os bairros do perímetro urbano do município de Campo do Tenente</t>
   </si>
   <si>
     <t>Aguardando emissão de parecer da comissão</t>
   </si>
   <si>
     <t>Projeto de Lei Origem Poder Executivo nº 16 de 2025</t>
   </si>
   <si>
     <t>Estabelece o Código Ambiental do Município de Campo do Tenente, institui a Política Municipal de Meio Ambiente e o Sistema Municipal de Meio Ambiente, e dá outras providências</t>
   </si>
   <si>
     <t>Projeto de Lei Origem Poder Executivo nº 17 de 2025</t>
   </si>
   <si>
     <t>Cria o Fundo de Desenvolvimento Urbano – FDU - do Município de Campo do Tenente e dá outras providências</t>
   </si>
@@ -166,50 +166,62 @@
     <t>Dispõe sobre a isenção por tempo determinado de imposto predial e territorial urbano – IPTU para novos loteamentos e condomínios, regularmente cadastrados na área urbana do município de Campo do Tenente e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Origem do Poder Legislativo nº 16 de 2025</t>
   </si>
   <si>
     <t>Dr. Marcos Rodrigues</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA INCLUSÃO DE, NO MÍNIMO, UMA ATRAÇÃO DE CARÁTER RELIGIOSO NAS FESTIVIDADES MUNICIPAIS DE CAMPO DO TENENTE COM DURAÇÃO SUPERIOR A UM DIA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>Requerimento nº 2 de 2026</t>
   </si>
   <si>
     <t>Solicita esclarecimentos acerca do conteúdo de e-mail em anexo, referente ao IPRECAMPO – Instituto de Previdência dos Servidores Públicos de Campo do Tenente.</t>
   </si>
   <si>
     <t>Requerimento nº 1 de 2026</t>
   </si>
   <si>
     <t>Gustavo Vizentin</t>
   </si>
   <si>
     <t>Solicita informações detalhadas acerca do planejamento, ações em andamento e medidas previstas para a contenção de enchentes, bem como a limpeza e manutenção das galerias fluviais no município.</t>
+  </si>
+  <si>
+    <t>expediente</t>
+  </si>
+  <si>
+    <t>Ata Sessão nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>Ata Sessão Solene Nº 2.847 - 03 de fevereiro de 2026</t>
+  </si>
+  <si>
+    <t>Aguardando a inclusão na ordem do dia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -501,58 +513,58 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F20"/>
+  <dimension ref="A1:F37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="50.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="33.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="212" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
@@ -913,50 +925,387 @@
       <c r="E19" t="s">
         <v>48</v>
       </c>
       <c r="F19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>247</v>
       </c>
       <c r="B20" t="s">
         <v>6</v>
       </c>
       <c r="C20" t="s">
         <v>49</v>
       </c>
       <c r="D20" t="s">
         <v>50</v>
       </c>
       <c r="E20" t="s">
         <v>51</v>
       </c>
       <c r="F20" t="s">
         <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21">
+        <v>277</v>
+      </c>
+      <c r="B21" t="s">
+        <v>52</v>
+      </c>
+      <c r="C21" t="s">
+        <v>53</v>
+      </c>
+      <c r="E21" t="s">
+        <v>54</v>
+      </c>
+      <c r="F21" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22">
+        <v>246</v>
+      </c>
+      <c r="B22" t="s">
+        <v>52</v>
+      </c>
+      <c r="C22" t="s">
+        <v>13</v>
+      </c>
+      <c r="D22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" t="s">
+        <v>14</v>
+      </c>
+      <c r="F22" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23">
+        <v>244</v>
+      </c>
+      <c r="B23" t="s">
+        <v>52</v>
+      </c>
+      <c r="C23" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24">
+        <v>245</v>
+      </c>
+      <c r="B24" t="s">
+        <v>52</v>
+      </c>
+      <c r="C24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25">
+        <v>127</v>
+      </c>
+      <c r="B25" t="s">
+        <v>52</v>
+      </c>
+      <c r="C25" t="s">
+        <v>15</v>
+      </c>
+      <c r="D25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E25" t="s">
+        <v>17</v>
+      </c>
+      <c r="F25" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26">
+        <v>129</v>
+      </c>
+      <c r="B26" t="s">
+        <v>52</v>
+      </c>
+      <c r="C26" t="s">
+        <v>19</v>
+      </c>
+      <c r="D26" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" t="s">
+        <v>20</v>
+      </c>
+      <c r="F26" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27">
+        <v>118</v>
+      </c>
+      <c r="B27" t="s">
+        <v>52</v>
+      </c>
+      <c r="C27" t="s">
+        <v>23</v>
+      </c>
+      <c r="D27" t="s">
+        <v>16</v>
+      </c>
+      <c r="E27" t="s">
+        <v>24</v>
+      </c>
+      <c r="F27" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28">
+        <v>119</v>
+      </c>
+      <c r="B28" t="s">
+        <v>52</v>
+      </c>
+      <c r="C28" t="s">
+        <v>25</v>
+      </c>
+      <c r="D28" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" t="s">
+        <v>26</v>
+      </c>
+      <c r="F28" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29">
+        <v>120</v>
+      </c>
+      <c r="B29" t="s">
+        <v>52</v>
+      </c>
+      <c r="C29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D29" t="s">
+        <v>16</v>
+      </c>
+      <c r="E29" t="s">
+        <v>28</v>
+      </c>
+      <c r="F29" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30">
+        <v>121</v>
+      </c>
+      <c r="B30" t="s">
+        <v>52</v>
+      </c>
+      <c r="C30" t="s">
+        <v>29</v>
+      </c>
+      <c r="D30" t="s">
+        <v>16</v>
+      </c>
+      <c r="E30" t="s">
+        <v>30</v>
+      </c>
+      <c r="F30" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31">
+        <v>122</v>
+      </c>
+      <c r="B31" t="s">
+        <v>52</v>
+      </c>
+      <c r="C31" t="s">
+        <v>31</v>
+      </c>
+      <c r="D31" t="s">
+        <v>16</v>
+      </c>
+      <c r="E31" t="s">
+        <v>32</v>
+      </c>
+      <c r="F31" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32">
+        <v>123</v>
+      </c>
+      <c r="B32" t="s">
+        <v>52</v>
+      </c>
+      <c r="C32" t="s">
+        <v>33</v>
+      </c>
+      <c r="D32" t="s">
+        <v>16</v>
+      </c>
+      <c r="E32" t="s">
+        <v>34</v>
+      </c>
+      <c r="F32" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33">
+        <v>124</v>
+      </c>
+      <c r="B33" t="s">
+        <v>52</v>
+      </c>
+      <c r="C33" t="s">
+        <v>35</v>
+      </c>
+      <c r="D33" t="s">
+        <v>16</v>
+      </c>
+      <c r="E33" t="s">
+        <v>36</v>
+      </c>
+      <c r="F33" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34">
+        <v>125</v>
+      </c>
+      <c r="B34" t="s">
+        <v>52</v>
+      </c>
+      <c r="C34" t="s">
+        <v>37</v>
+      </c>
+      <c r="D34" t="s">
+        <v>16</v>
+      </c>
+      <c r="E34" t="s">
+        <v>38</v>
+      </c>
+      <c r="F34" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35">
+        <v>126</v>
+      </c>
+      <c r="B35" t="s">
+        <v>52</v>
+      </c>
+      <c r="C35" t="s">
+        <v>39</v>
+      </c>
+      <c r="D35" t="s">
+        <v>16</v>
+      </c>
+      <c r="E35" t="s">
+        <v>40</v>
+      </c>
+      <c r="F35" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36">
+        <v>13</v>
+      </c>
+      <c r="B36" t="s">
+        <v>52</v>
+      </c>
+      <c r="C36" t="s">
+        <v>41</v>
+      </c>
+      <c r="D36" t="s">
+        <v>42</v>
+      </c>
+      <c r="E36" t="s">
+        <v>43</v>
+      </c>
+      <c r="F36" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37">
+        <v>180</v>
+      </c>
+      <c r="B37" t="s">
+        <v>52</v>
+      </c>
+      <c r="C37" t="s">
+        <v>44</v>
+      </c>
+      <c r="D37" t="s">
+        <v>45</v>
+      </c>
+      <c r="E37" t="s">
+        <v>46</v>
+      </c>
+      <c r="F37" t="s">
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>